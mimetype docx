--- v0 (2026-07-23)
+++ v1 (2026-09-21)
@@ -112,179 +112,210 @@
     </w:p>
     <w:p w14:paraId="5F8FFBC3">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>甲方（授权方）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376CFB7B">
-[...21 lines deleted...]
-        <w:t>公司名称：__________________________________________</w:t>
+    <w:p w14:paraId="5476B999">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>公司名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>深圳市饰界贸易有限公司</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E5353A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t>统一社会信用代码：_________________________________</w:t>
+        <w:t>统一社会信用代码：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>91440300MA5F7K9W1R</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B105F64">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t xml:space="preserve">地址：______________________________________________ </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4839DF44">
+        <w:t>地址：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>深圳市罗湖区东晓街道独树社区翠竹北路5号水贝石化工业区2栋2层西区F室</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D0A036">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
-          <w:kern w:val="0"/>
-[...38 lines deleted...]
-        <w:t>联系人及电话：______________________________________</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>联系人及电话：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>4000988286</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71121FB2">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>乙方（加盟方/</w:t>
       </w:r>
@@ -359,77 +390,50 @@
     <w:p w14:paraId="7BDB69B7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>地址：______________________________________________</w:t>
-      </w:r>
-[...25 lines deleted...]
-        <w:t>银行账户：__________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB3BAFB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>联系人及电话：______________________________________</w:t>
@@ -498,1127 +502,1297 @@
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第一条 合作内容与授权权限</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0B5F4F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:t>1. 甲方授权乙方使用甲方自有AI智能平台系统、品牌标识、运营体系，开展合规商业运营。</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>甲方授权乙方使用甲方自有AI智能平台系统、品牌标识、运营体系，开展合规商业运营。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CB9471">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:t>2. 合作级别：□金牌代理 □银牌代理 □铜牌代理</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>合作级别：□金牌代理   □银牌代理   □铜牌代理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0385F0F5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:t>3. 授权经营内容：AI智能工具服务、会员拓展、技术咨询、客户服务等甲方允许的合规经营项目。</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>授权经营内容：AI智能工具服务、会员拓展、技术咨询、客户服务等甲方允许的合规经营项目。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636F25FE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:t>4. 授权性质：非独占授权。</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（4）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>授权性质：非独占授权。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E761BDD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...20 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（5）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>合作期限：五年，自</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>日至</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>日；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>合作期满乙方无合同违约行为，可提前一个月商议续约。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D39A4EA">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第二条 费用约定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175B1AE4">
-[...89 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0A1F95D9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>代理费用缴纳完成后，甲方提供平台对应积分，用于乙方拓展客户使用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6EAE3C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>支付方式：乙方于本合同签署两个工作日内一次性付清全款，付款后甲方开通对应后台权限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D807DD3">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 费用一经缴纳，乙方即可享受合同期内全部权益；因乙方单方面违约、中途弃约、违规经营被终止合同的，已缴费用不予退还。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3BDB19">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第三条 甲方权利与义务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B7400B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="7"/>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
-          <w:b w:val="0"/>
-[...84 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>1. 甲方权利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5806E177">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>有权对乙方经营行为、宣传内容、招商话术进行规范、监督与管理，对违规、乱价、虚假宣传、私下返佣、抢夺用户的行为予以警告、处罚直至终止合作。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5660E8AB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>有权对AI平台系统功能、产品体系、服务套餐进行合理迭代升级、优化调整。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9A50B9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>为保障平台稳定及保持市场竞争力，甲方有权统一制定全国加盟代理政策、价格体系、返利机制。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CAC992">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A00078B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0CB063">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="7"/>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
-          <w:b w:val="0"/>
-[...84 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>2. 甲方义务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018F50B6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>向乙方开放对应级别AI平台后台权限、账号功能，保障系统正常稳定运行、定期维护升级。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA80792">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>向乙方提供全程技术指导与售后答疑。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4267D5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>按加盟代理政策兑现乙方权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580F2ABC">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第四条 乙方权利与义务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E0EEF7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="7"/>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
-          <w:b w:val="0"/>
-[...108 lines deleted...]
-    <w:p w14:paraId="58B7400B">
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>1. 乙方权利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E581C9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>在授权范围内合法合规开展商业运营，享有对应级别全部扶持政策与收益权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2635E482">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>对甲方服务、政策落地、技术问题享有咨询、反馈、投诉、协调的权利。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5B4049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226DBB7D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="7"/>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t>1. 甲方权利</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5806E177">
+        <w:t>2. 乙方义务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622CED2D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5660E8AB">
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>严格遵守国家法律法规及甲方统一市场管理制度，合法经营、规范宣传，不得发布虚假、夸大、违规广告及话术。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C03462A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="3C9A50B9">
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>严格执行甲方加盟代理政策，禁止私下返佣、抢夺用户、恶意竞争等行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7E792C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="018F50B6">
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>不得利用甲方AI平台从事网络攻击、侵权盗版、灰黑产、诈骗、信息倒卖、违法生成内容等一切违规违法活动，否则甲方立即终止合作、收回所有授权，并追究乙方全部法律责任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B864EE4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="7FA80792">
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（4）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>妥善维护甲方品牌形象，不得做出有损品牌声誉、破坏市场秩序的行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507DC25C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="4F4267D5">
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（5）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>因乙方自身经营行为引发的各类违规、违法情形，全部法律责任（含民事赔偿、行政处罚、刑事追责）均由乙方独自全额承担，与甲方无关。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3E57F4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
-[...314 lines deleted...]
-      </w:r>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="09DFFA62">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第五条 收益与结算</w:t>
       </w:r>
@@ -1971,51 +2145,99 @@
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t>（1）甲乙双方核算分佣比例，统一以甲方官方网站后台路径：网站首页→个人中心→消息中心最新公示内容为唯一依据；甲方如需调整分佣比例、等级收益标准，应至少提前 7 日在上述位置公示调整内容、生效时间。</w:t>
+        <w:t>（1）甲乙双方核算分佣比例，统一以甲方官方网站后台路径：网站首页→</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>顶部导航栏</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>公告中</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>最新公示内容为唯一依据；甲方如需调整分佣比例、等级收益标准，应至少提前 7 日在上述位置公示调整内容、生效时间。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B299F8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
@@ -2395,1401 +2617,1385 @@
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第六条 知识产权与保密条款</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3EACFF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t>1.甲方名下全部 AI 系统源代码、程序、算法、商标、LOGO、文案素材、招商体系等均归甲方独立享有知识产权。甲方仅授予乙方在本合同有效期内商用使用权；乙方严禁对前述知识产权进行复制、转售、二次开发、转借，亦不得擅自许可任何第三方使用。</w:t>
+        <w:t>（1）甲方名下全部 AI 系统源代码、程序、算法、商标、LOGO、文案素材、招商体系等均归甲方独立享有知识产权。甲方仅授予乙方在本合同有效期内商用使用权；乙方严禁对前述知识产权进行复制、转售、二次开发、转借，亦不得擅自许可任何第三方使用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBE6C13">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:ind w:leftChars="0" w:firstLine="420" w:firstLineChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t>2.乙方对合作期间获悉的甲方商业秘密、合作政策体系、客户信息数据、技术资料、内部报价体系等全部涉密内容，承担永久性保密义务，保密责任不因本合同终止、解除而失效。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="031CD4B3">
+        <w:t>（2）乙方对合作期间获悉的甲方商业秘密、合作政策体系、客户信息数据、技术资料、内部报价体系等全部涉密内容，承担永久性保密义务，保密责任不因本合同终止、解除而失效。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68449385">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-        <w:t>3.本合同终止或解除当日，乙方须即刻停止使用甲方品牌标识、AI 系统、文案素材、招商体系等全部授权内容，并彻底删除、销毁全部甲方涉密资料，不得再以任何形式商用甲方知识产权。若乙方违反本条约定，即构成严重违约及知识产权侵权，甲方有权依法追究乙方全部法律责任，并要求乙方赔偿全部经济损失。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68449385">
+        <w:t>（3）本合同终止或解除当日，乙方须即刻停止使用甲方品牌标识、AI 系统、文案素材、招商体系等全部授权内容，并彻底删除、销毁全部甲方涉密资料，不得再以任何形式商用甲方知识产权。若乙方违反本条约定，即构成严重违约及知识产权侵权，甲方有权依法追究乙方全部法律责任，并要求乙方赔偿全部经济损失。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EE7E4E">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第七条 合同变更、解除与终止</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C5A610">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>双方协商一致可书面变更或解除本合同。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0453D9D8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>乙方出现下列情形之一，甲方有权单方终止合同、收回所有授权、不予退费，并追究违约责任：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BA7C34">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1685" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>虚假宣传、违规营</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>销、破坏市场秩序，经警告拒不整改的；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EFF52A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1685" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>利用平台从事违法违规经营活动，被监管处罚、舆情曝光的；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425F8199">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1685" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>私自倒卖系统、源码、账号、破解授权、转借第三方使用的；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E15985">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1685" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>恶意诋毁甲方品牌、造谣传谣、煽动负面、破坏甲方运营体系的；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3694451E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1685" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>长期不开展运营、躺平闲置，严重浪费区域授权资源的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F613B35">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第八条 违约责任</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AF9963">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="12EE7E4E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>任何一方未按照本合同约定履行义务、履行义务不符合约定的，均构成违约，违约方应承担全部违约责任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D8466">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...244 lines deleted...]
-        <w:suppressLineNumbers w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
-[...78 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>第九条 不可抗力</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1319D248">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:widowControl/>
-[...146 lines deleted...]
-        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">本合同所称不可抗力，是双方签订合同时无法预见、发生后无法规避、后果无法克服的客观外力事件，具体包含： </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5047E2C5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质气象灾害：地震、海啸、洪涝、强台风、冰雹、山体滑坡、特大干旱、雷击大火； </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A590C65">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">公共卫生事件：烈性传染病全域封控、强制隔离、全域停工停产停运政令； </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4810E2C9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">军政及社会事件：战争、武装冲突、叛乱、骚乱、大规模罢工、恐怖破坏； </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDD7C87">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>公权力强制行为：政府依法征收、征用、行政禁令、口岸封锁、进出口管制、项目叫停、审批无限期搁置；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E73B3A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>双方一致书面确认的其他重大客观意外。</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BFEF2B3">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第九条 争议解决</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097CF4A1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:widowControl/>
-[...39 lines deleted...]
-      </w:r>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">本合同履行过程中发生争议，双方优先友好协商解决；协商不成的，任意一方可向甲方所在地人民法院提起诉讼。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4805933C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420" w:firstLineChars="200"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4D80DF80">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第十条 其他约定</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DFC147">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:t>1. 本合同所有政策、价格体系等附件，与本合同具有同等法律效力。</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>本合同所有政策、价格体系等附件，与本合同具有同等法律效力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09688119">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:t>2. 本合同未尽事宜，双方可签订补充协议，补充协议与本合同一致生效。</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>本合同未尽事宜，双方可签订补充协议，补充协议与本合同一致生效。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1DEC40">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...41 lines deleted...]
-        <w:t>4. 双方确认本合同预留联系方式、地址为法定送达地址，所有书面通知邮寄送达即生效。</w:t>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>本合同一式两份，甲乙双方各执一份，签字盖章后生效，具备同等法律效应。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16801F4A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...102 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+        <w:ind w:firstLine="420" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>（4）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>双方确认本合同预留联系方式、地址为法定送达地址，所有书面通知邮寄送达即生效。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED1AEB1">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB8555B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>甲方（盖章）：_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>乙方（签字/盖章）：________________</w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-        <w:t>日期：______年____月____日</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>法定代表人/授权代表签字：_________             法定代表人/授权代表签字：__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D1BF6B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>日期：______年____月____日                     日期：______年____月____日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02ED9AA1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
-    <w:altName w:val="汉仪书宋二KW"/>
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202090204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="400001BF" w:csb1="DFF70000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
-    <w:altName w:val="汉仪中黑KW"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070409020205090404"/>
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="40007843" w:usb2="00000001" w:usb3="00000000" w:csb0="400001BF" w:csb1="DFF70000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:altName w:val="Kingsoft Sign"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
-    <w:altName w:val="汉仪旗黑"/>
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="A6ED334C"/>
+    <w:nsid w:val="D0FBBB48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6ED334C"/>
-[...14 lines deleted...]
-    <w:tmpl w:val="B520FA3C"/>
+    <w:tmpl w:val="D0FBBB48"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="425" w:hanging="425"/>
-[...79 lines deleted...]
-        <w:ind w:left="425" w:hanging="425"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1685" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
-[...13 lines deleted...]
-  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="161"/>
-  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="513D76D9"/>
     <w:rsid w:val="0EFFE841"/>
+    <w:rsid w:val="16157671"/>
     <w:rsid w:val="1EFEDDF9"/>
     <w:rsid w:val="25C47637"/>
     <w:rsid w:val="4549CB6F"/>
     <w:rsid w:val="513D76D9"/>
     <w:rsid w:val="5B3C1DAE"/>
     <w:rsid w:val="7E7F3313"/>
     <w:rsid w:val="7F328E45"/>
     <w:rsid w:val="7FFF3498"/>
     <w:rsid w:val="99FC4225"/>
     <w:rsid w:val="F6FF3F68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4396,61 +4602,61 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>7</Pages>
-  <Words>2263</Words>
-  <Characters>2819</Characters>
+  <Words>2955</Words>
+  <Characters>3502</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2862</CharactersWithSpaces>
-  <Application>WPS Office_12.1.25895.25895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>3556</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>纳兰</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.25895.25895</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>715E8D054C0BE5F370D2266A8EC68540_43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiZTVhYThhM2M1NjVlMTQ3NWIxN2FjMWYwYTc2MmU4MTciLCJ1c2VySWQiOiIyNzkwNTg2MTIifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiOTA1MjJhZjgyZTRhMjE3ZWRlNWNkYjJlOGQzZWZlZWYiLCJ1c2VySWQiOiIyNzkwNTg2MTIifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>